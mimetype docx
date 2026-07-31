--- v0 (2026-01-28)
+++ v1 (2026-07-31)
@@ -53,107 +53,153 @@
       <w:pPr>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">To the School Board </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FBE1227" w14:textId="77777777" w:rsidR="003F6090" w:rsidRDefault="003F6090" w:rsidP="003F6090">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
         <w:t>Tēnā koutou</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CB1C3C" w14:textId="77777777" w:rsidR="003F6090" w:rsidRDefault="003F6090" w:rsidP="003F6090">
+    <w:p w14:paraId="59CB1C3C" w14:textId="0990BE33" w:rsidR="003F6090" w:rsidRDefault="003F6090" w:rsidP="003F6090">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
-        <w:t>Re: Principals’ Day 23 July 2025</w:t>
+        <w:t xml:space="preserve">Re: Principals’ Day </w:t>
+      </w:r>
+      <w:r w:rsidR="00505378">
+        <w:rPr>
+          <w:lang w:val="mi-NZ"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="mi-NZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> July 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00505378">
+        <w:rPr>
+          <w:lang w:val="mi-NZ"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6007213B" w14:textId="77777777" w:rsidR="003F6090" w:rsidRDefault="003F6090" w:rsidP="003F6090">
+    <w:p w14:paraId="6007213B" w14:textId="48398C75" w:rsidR="003F6090" w:rsidRDefault="003F6090" w:rsidP="003F6090">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">This year PPTA Te Wehengarua is joining their primary sector counterparts NZEI Te Riu Roa in celebrating the contribution that principals make to school communities and learning opportunities for students. </w:t>
+        <w:t xml:space="preserve">PPTA Te Wehengarua is </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6AC0">
+        <w:rPr>
+          <w:lang w:val="mi-NZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">again </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="mi-NZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">joining their primary sector counterparts NZEI Te Riu Roa in celebrating the contribution that principals make to school communities and learning opportunities for students. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C92C2CE" w14:textId="77777777" w:rsidR="003F6090" w:rsidRDefault="003F6090" w:rsidP="003F6090">
+    <w:p w14:paraId="0C92C2CE" w14:textId="56E654C3" w:rsidR="003F6090" w:rsidRDefault="003F6090" w:rsidP="003F6090">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00443C5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">This year </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
         <w:t>Principals’ Day</w:t>
       </w:r>
       <w:r w:rsidRPr="00443C5C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is on Wednesday 23 July</w:t>
+        <w:t xml:space="preserve"> is on Wednesday </w:t>
+      </w:r>
+      <w:r w:rsidR="00505378">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="mi-NZ"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443C5C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="mi-NZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> July</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754821AA" w14:textId="77777777" w:rsidR="003F6090" w:rsidRDefault="003F6090" w:rsidP="003F6090">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00443C5C">
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">PPTA Branches are reaching out to school boards to invite them to be part of this acknowlegement of principals. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
@@ -186,270 +232,308 @@
         </w:rPr>
         <w:t xml:space="preserve">[Add the name of your PPTA Branch here] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B63930" w14:textId="4FD7CD51" w:rsidR="00C74919" w:rsidRPr="00C74919" w:rsidRDefault="00C74919" w:rsidP="00C74919">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5085"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C74919" w:rsidRPr="00C74919">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A94924B" w14:textId="77777777" w:rsidR="00A05B51" w:rsidRDefault="00A05B51" w:rsidP="00C74919">
+    <w:p w14:paraId="5B44561D" w14:textId="77777777" w:rsidR="003E4F62" w:rsidRDefault="003E4F62" w:rsidP="00C74919">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68D8139C" w14:textId="77777777" w:rsidR="00A05B51" w:rsidRDefault="00A05B51" w:rsidP="00C74919">
+    <w:p w14:paraId="437BC997" w14:textId="77777777" w:rsidR="003E4F62" w:rsidRDefault="003E4F62" w:rsidP="00C74919">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Overpass">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000207" w:usb1="00000020" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Playfair Display">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-    <w:charset w:val="00"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="036C4B27" w14:textId="77777777" w:rsidR="00A05B51" w:rsidRDefault="00A05B51" w:rsidP="00C74919">
+    <w:p w14:paraId="1BD1E771" w14:textId="77777777" w:rsidR="003E4F62" w:rsidRDefault="003E4F62" w:rsidP="00C74919">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47C7C62F" w14:textId="77777777" w:rsidR="00A05B51" w:rsidRDefault="00A05B51" w:rsidP="00C74919">
+    <w:p w14:paraId="07A87369" w14:textId="77777777" w:rsidR="003E4F62" w:rsidRDefault="003E4F62" w:rsidP="00C74919">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AED29E2" w14:textId="6C8E2F2B" w:rsidR="00C74919" w:rsidRDefault="00C74919">
+  <w:p w14:paraId="0AED29E2" w14:textId="03CB1A22" w:rsidR="00C74919" w:rsidRDefault="00DD7CF6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25B477CA" wp14:editId="2FF44179">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21B63523" wp14:editId="0AEF4AFA">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:align>right</wp:align>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-895350</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-448310</wp:posOffset>
+            <wp:posOffset>-410210</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7553325" cy="10683946"/>
-          <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+          <wp:extent cx="7551074" cy="1583668"/>
+          <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:wrapNone/>
-          <wp:docPr id="1793959124" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:docPr id="692251484" name="Picture 1" descr="29 JULY 2026&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB0D7D58-9C42-4E2B-9A5B-C1C5AC6F357A}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1793959124" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="692251484" name="Picture 1" descr="29 JULY 2026&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7553325" cy="10683946"/>
+                    <a:ext cx="7551074" cy="1583668"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
+          <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="margin">
+          <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="109"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C74919"/>
     <w:rsid w:val="00094329"/>
+    <w:rsid w:val="000C6AC0"/>
+    <w:rsid w:val="00114227"/>
     <w:rsid w:val="001F3BD0"/>
     <w:rsid w:val="00233020"/>
+    <w:rsid w:val="003E108D"/>
+    <w:rsid w:val="003E4F62"/>
     <w:rsid w:val="003F6090"/>
+    <w:rsid w:val="005013D5"/>
+    <w:rsid w:val="00505378"/>
+    <w:rsid w:val="00513B04"/>
+    <w:rsid w:val="005A5667"/>
     <w:rsid w:val="005E2405"/>
+    <w:rsid w:val="00652804"/>
+    <w:rsid w:val="006E1D22"/>
+    <w:rsid w:val="00743E33"/>
+    <w:rsid w:val="00871C74"/>
     <w:rsid w:val="009B7172"/>
     <w:rsid w:val="00A05B51"/>
     <w:rsid w:val="00AB19B0"/>
     <w:rsid w:val="00C36D29"/>
     <w:rsid w:val="00C74919"/>
+    <w:rsid w:val="00CF042E"/>
+    <w:rsid w:val="00DD7CF6"/>
+    <w:rsid w:val="00E840D5"/>
     <w:rsid w:val="00E91AA6"/>
     <w:rsid w:val="00F83F1F"/>
+    <w:rsid w:val="00FF1F01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NZ"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="042BBD19"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{31C43719-0057-4954-AB44-949BB4AA8291}"/>
+  <w15:docId w15:val="{C693B663-4662-45B3-8E61-D3CBD070A061}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-NZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1708,52 +1792,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F4BF9A7B6356D342B9C2F5F0445AB093" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="74a206670e95c63c01413a6205a9f145">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dd78d7a0-1c20-4dfa-b0c4-b480b6141689" xmlns:ns3="6157e73e-dbee-4017-8909-237d08381653" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ba110e706106a33ca642740eea50d2e" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="6157e73e-dbee-4017-8909-237d08381653" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="dd78d7a0-1c20-4dfa-b0c4-b480b6141689">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F4BF9A7B6356D342B9C2F5F0445AB093" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="061cf836456b074a63327726566f89a7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dd78d7a0-1c20-4dfa-b0c4-b480b6141689" xmlns:ns3="6157e73e-dbee-4017-8909-237d08381653" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3b47106f712b89d95f8dcbb362ed902c" ns2:_="" ns3:_="">
     <xsd:import namespace="dd78d7a0-1c20-4dfa-b0c4-b480b6141689"/>
     <xsd:import namespace="6157e73e-dbee-4017-8909-237d08381653"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -1962,138 +2066,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78078ED8-7196-436A-AF60-A2B717B87217}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD4DCD1B-CA9F-438E-A495-CB14848500CE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3D6A9E2-C4D5-451D-824F-F3497605AB35}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6157e73e-dbee-4017-8909-237d08381653"/>
+    <ds:schemaRef ds:uri="dd78d7a0-1c20-4dfa-b0c4-b480b6141689"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD369D37-0095-40D1-9EF1-00391FC309CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dd78d7a0-1c20-4dfa-b0c4-b480b6141689"/>
     <ds:schemaRef ds:uri="6157e73e-dbee-4017-8909-237d08381653"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>822</Characters>
+  <Pages>0</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>3</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>971</CharactersWithSpaces>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nat Jump</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F4BF9A7B6356D342B9C2F5F0445AB093</vt:lpwstr>
   </property>