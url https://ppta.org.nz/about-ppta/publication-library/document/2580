--- v0 (2026-01-28)
+++ v1 (2026-08-02)
@@ -53,74 +53,98 @@
       <w:pPr>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">To the Principal | Tumuaki  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD17B3A" w14:textId="77777777" w:rsidR="00593F6F" w:rsidRDefault="00593F6F" w:rsidP="00593F6F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
         <w:t>Tēnā koe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6871630B" w14:textId="77777777" w:rsidR="00593F6F" w:rsidRDefault="00593F6F" w:rsidP="00593F6F">
+    <w:p w14:paraId="6871630B" w14:textId="1187F192" w:rsidR="00593F6F" w:rsidRDefault="00593F6F" w:rsidP="00593F6F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">This year PPTA Te Wehengarua is joining their primary sector counterparts NZEI Te Riu Roa in celebrating the contribution that principals make to school communities and learning opportunities for students. </w:t>
+        <w:t>PPTA Te Wehengarua is</w:t>
+      </w:r>
+      <w:r w:rsidR="00190AA6">
+        <w:rPr>
+          <w:lang w:val="mi-NZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> again</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="mi-NZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> joining their primary sector counterparts NZEI Te Riu Roa in celebrating the contribution that principals make to school communities and learning opportunities for students. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F18A51" w14:textId="77777777" w:rsidR="00593F6F" w:rsidRDefault="00593F6F" w:rsidP="00593F6F">
+    <w:p w14:paraId="60F18A51" w14:textId="64D1F019" w:rsidR="00593F6F" w:rsidRDefault="00593F6F" w:rsidP="00593F6F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">In honour of Principals’ Day 2025, we are writing to thank you for all you contribute to our school. We recognise the time and effort you devote to making sure the students’ needs are met and that teachers and staff are supported.  </w:t>
+        <w:t>In honour of Principals’ Day 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00807F61">
+        <w:rPr>
+          <w:lang w:val="mi-NZ"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="mi-NZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, we are writing to thank you for all you contribute to our school. We recognise the time and effort you devote to making sure the students’ needs are met and that teachers and staff are supported.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D541FCA" w14:textId="77777777" w:rsidR="00593F6F" w:rsidRDefault="00593F6F" w:rsidP="00593F6F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">We look forward to continuing our shared mahi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F546479" w14:textId="77777777" w:rsidR="00593F6F" w:rsidRDefault="00593F6F" w:rsidP="00593F6F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
       </w:pPr>
@@ -141,242 +165,249 @@
         <w:rPr>
           <w:lang w:val="mi-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">[Add the name of your PPTA Branch here, or get members to sign] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B63930" w14:textId="4F30A5B0" w:rsidR="00C74919" w:rsidRPr="00C74919" w:rsidRDefault="00C74919" w:rsidP="00593F6F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C74919" w:rsidRPr="00C74919">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38B3E52D" w14:textId="77777777" w:rsidR="00E122F5" w:rsidRDefault="00E122F5" w:rsidP="00C74919">
+    <w:p w14:paraId="01898AB6" w14:textId="77777777" w:rsidR="007C7392" w:rsidRDefault="007C7392" w:rsidP="00C74919">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06F00C32" w14:textId="77777777" w:rsidR="00E122F5" w:rsidRDefault="00E122F5" w:rsidP="00C74919">
+    <w:p w14:paraId="1D9566DC" w14:textId="77777777" w:rsidR="007C7392" w:rsidRDefault="007C7392" w:rsidP="00C74919">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
+    <w:altName w:val="Aptos"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Overpass">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000207" w:usb1="00000020" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Playfair Display">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F26CB72" w14:textId="77777777" w:rsidR="00E122F5" w:rsidRDefault="00E122F5" w:rsidP="00C74919">
+    <w:p w14:paraId="0326C004" w14:textId="77777777" w:rsidR="007C7392" w:rsidRDefault="007C7392" w:rsidP="00C74919">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23913320" w14:textId="77777777" w:rsidR="00E122F5" w:rsidRDefault="00E122F5" w:rsidP="00C74919">
+    <w:p w14:paraId="3F3A43F6" w14:textId="77777777" w:rsidR="007C7392" w:rsidRDefault="007C7392" w:rsidP="00C74919">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AED29E2" w14:textId="6FF02C6C" w:rsidR="00C74919" w:rsidRDefault="007428DB">
+  <w:p w14:paraId="0AED29E2" w14:textId="4DC7645A" w:rsidR="00C74919" w:rsidRDefault="00807F61">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BE51375" wp14:editId="7EBF4B8D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657215" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E10E187" wp14:editId="44F6A857">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:align>right</wp:align>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-923233</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-449580</wp:posOffset>
+            <wp:posOffset>-440921</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7553325" cy="10683946"/>
-          <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+          <wp:extent cx="7551074" cy="1583668"/>
+          <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:wrapNone/>
-          <wp:docPr id="325339717" name="Picture 2" descr="A black and white image of a person&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:docPr id="692251484" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="325339717" name="Picture 2" descr="A black and white image of a person&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="692251484" name="Picture 692251484"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7553325" cy="10683946"/>
+                    <a:ext cx="7551074" cy="1583668"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
+          <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="margin">
+          <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="109"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C74919"/>
     <w:rsid w:val="00094329"/>
+    <w:rsid w:val="00190AA6"/>
     <w:rsid w:val="001F3BD0"/>
     <w:rsid w:val="00233020"/>
     <w:rsid w:val="00264D58"/>
     <w:rsid w:val="00593F6F"/>
+    <w:rsid w:val="006E1D22"/>
     <w:rsid w:val="007428DB"/>
+    <w:rsid w:val="007C7392"/>
+    <w:rsid w:val="00807F61"/>
     <w:rsid w:val="009336BB"/>
     <w:rsid w:val="009B7172"/>
+    <w:rsid w:val="00A34415"/>
     <w:rsid w:val="00A46960"/>
     <w:rsid w:val="00C36D29"/>
     <w:rsid w:val="00C74919"/>
+    <w:rsid w:val="00CF042E"/>
     <w:rsid w:val="00E122F5"/>
     <w:rsid w:val="00E91AA6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-NZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -1664,52 +1695,61 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F4BF9A7B6356D342B9C2F5F0445AB093" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="74a206670e95c63c01413a6205a9f145">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dd78d7a0-1c20-4dfa-b0c4-b480b6141689" xmlns:ns3="6157e73e-dbee-4017-8909-237d08381653" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ba110e706106a33ca642740eea50d2e" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F4BF9A7B6356D342B9C2F5F0445AB093" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="061cf836456b074a63327726566f89a7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dd78d7a0-1c20-4dfa-b0c4-b480b6141689" xmlns:ns3="6157e73e-dbee-4017-8909-237d08381653" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3b47106f712b89d95f8dcbb362ed902c" ns2:_="" ns3:_="">
     <xsd:import namespace="dd78d7a0-1c20-4dfa-b0c4-b480b6141689"/>
     <xsd:import namespace="6157e73e-dbee-4017-8909-237d08381653"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -1918,123 +1958,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="6157e73e-dbee-4017-8909-237d08381653" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="dd78d7a0-1c20-4dfa-b0c4-b480b6141689">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78078ED8-7196-436A-AF60-A2B717B87217}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD4DCD1B-CA9F-438E-A495-CB14848500CE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78797539-6998-404D-B9BD-5C46308A910D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dd78d7a0-1c20-4dfa-b0c4-b480b6141689"/>
     <ds:schemaRef ds:uri="6157e73e-dbee-4017-8909-237d08381653"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3D6A9E2-C4D5-451D-824F-F3497605AB35}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6157e73e-dbee-4017-8909-237d08381653"/>
     <ds:schemaRef ds:uri="dd78d7a0-1c20-4dfa-b0c4-b480b6141689"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>96</Words>
-  <Characters>521</Characters>
+  <Words>91</Words>
+  <Characters>522</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>615</CharactersWithSpaces>
+  <CharactersWithSpaces>612</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nat Jump</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F4BF9A7B6356D342B9C2F5F0445AB093</vt:lpwstr>
   </property>