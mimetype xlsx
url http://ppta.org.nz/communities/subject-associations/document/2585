--- v0 (2026-05-30)
+++ v1 (2026-10-21)
@@ -5,89 +5,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\JustinChow\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7CD9A100-1674-4F19-A5C0-35487829A442}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6FE81220-15D7-4100-BAD9-960F118D244E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Contacts" sheetId="2" r:id="rId1"/>
     <sheet name="Websites" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C1" i="4" l="1" a="1"/>
-  <c r="C1" i="4"/>
+  <c r="C1" i="4" l="1"/>
+  <c r="C1" i="4" a="1"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
@@ -918,54 +918,54 @@
   <si>
     <t>Careers and Transition</t>
   </si>
   <si>
     <t>www.cate.co.nz</t>
   </si>
   <si>
     <t>Literacy</t>
   </si>
   <si>
     <t>nzla.org.nz</t>
   </si>
   <si>
     <t>dr.murray2009@gmail.com , ian.torrie@stcuthberts.school.nz </t>
   </si>
   <si>
     <t>menzachair@menza.co.nz</t>
   </si>
   <si>
     <t>Marino  Hau (President)</t>
   </si>
   <si>
     <t>marinohau@gmail.com</t>
   </si>
   <si>
-    <t>General Contact</t>
-[...2 lines deleted...]
-    <t>ceta.education@nzceta.co.nz</t>
+    <t>Melinda Stevenson</t>
+  </si>
+  <si>
+    <t>ceta.education@nzceta.co.nz; ms@nzceta.co.nz; at@nzceta.co.nz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1466,52 +1466,52 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceo@penz.org.nz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pip@karekareeducation.co.nz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@afsapa.co.nz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nzajlt40@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mfleming@karamu.school.nz" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kaiarahigeography@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce@eonz.org.nz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:president@name.org,nz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:president@nzla.org.nz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:president@nzamt.org.nz;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dr.murray2009@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laura.deng@saintkentigern.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhousden@nzip.org.nz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pip.tinning@nzate.org.nz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anzaae.exec@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:president@drama.org.nz;" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ceta.education@nzceta.co.nz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:president@hettanz.org.nz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:secretary@dtta.org.nz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:coordinator@nzalt.org.nz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marinohau@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Cheryl.VanDijck@stcuthberts.school.nz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becky@nzaee.org.nz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.allen@stpauls.school.nz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chairperson.tta.nz@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RSTAANZ@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kaiarahi@healtheducation.org.nz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:menzachair@menza.co.nz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.hamilton@kaiapoi.school.nz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicole.polke@greenbayhigh.school.nz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biologynz@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meremanning1@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@socialstudiesnz.org" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@tenz.org.nz;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.simmons@stpauls.school.nz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nzhtaexec@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rosee_e_cook@yahoo.co.nz" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:presidentnzaft@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ganz.ac.nz/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzgs.co.nz/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstudiesnz.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzgtta.co.nz/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://menza.co.nz/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hata.nz/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzaft.co.nz/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzceta.co.nz/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzpsychteachers.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://penz.org.nz/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzahta.org.nz/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nzapt.net/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://beanz.org.nz/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cate.co.nz/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dsanz.flightdec.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzclta.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzate.org.nz/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzmathsoc.org.nz/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/anzaae/home" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.name.org.nz/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.earthspacescience.org.nz/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nzaee.org.nz/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzajlt.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rstaanz.org.nz/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tenz.org.nz/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.drama.org.nz/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzalt.org.nz/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzhta.org.nz/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzip.org.nz/education/from-the-chair/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nzact.org.nz/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nzla.org.nz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0057FB6-DCEC-427D-8810-7FEE2B81A9E1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B28" zoomScale="175" workbookViewId="0">
-      <selection activeCell="F32" sqref="F32"/>
+    <sheetView tabSelected="1" topLeftCell="B19" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <selection activeCell="E36" sqref="E36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="63.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" customWidth="1"/>
     <col min="3" max="3" width="27" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="53.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="21.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="14" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="20" t="s">
         <v>3</v>
       </c>
     </row>
@@ -2124,51 +2124,51 @@
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="19" t="s">
         <v>167</v>
       </c>
       <c r="B45" s="19" t="s">
         <v>168</v>
       </c>
       <c r="C45" s="29" t="s">
         <v>169</v>
       </c>
       <c r="D45" s="21" t="s">
         <v>170</v>
       </c>
       <c r="E45" s="25"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E43">
     <sortCondition ref="A43"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="D10" r:id="rId1" display="president@drama.org.nz; " xr:uid="{F1BBBD3F-61F1-44F3-9B10-57395DA9D6E3}"/>
     <hyperlink ref="D29" r:id="rId2" xr:uid="{1F0C79EA-7827-4067-AD95-42E7637EFD30}"/>
     <hyperlink ref="D21" r:id="rId3" xr:uid="{7DFD8830-2FEC-4370-9445-8B518B020B99}"/>
     <hyperlink ref="D13" r:id="rId4" xr:uid="{A1B662AF-42F0-4F5B-86B4-7551A670BC60}"/>
     <hyperlink ref="D41" r:id="rId5" xr:uid="{78180117-168B-4C1C-8E53-FD9DEF649644}"/>
-    <hyperlink ref="D30" r:id="rId6" xr:uid="{F50F2E35-EEE4-4B94-9696-257B20709081}"/>
+    <hyperlink ref="D30" r:id="rId6" display="ceta.education@nzceta.co.nz" xr:uid="{F50F2E35-EEE4-4B94-9696-257B20709081}"/>
     <hyperlink ref="D28" r:id="rId7" xr:uid="{ED557B8A-5D67-4043-802A-BA5AB1AAE421}"/>
     <hyperlink ref="D25" r:id="rId8" xr:uid="{570C2AF5-FC6C-452D-9942-96307D918E2B}"/>
     <hyperlink ref="D6" r:id="rId9" xr:uid="{9C92B8E9-6727-4635-89C0-E2D65A8BE73E}"/>
     <hyperlink ref="D32" r:id="rId10" xr:uid="{48C1A118-878D-4155-8D2D-F935E2638700}"/>
     <hyperlink ref="D14" r:id="rId11" xr:uid="{C447F1C3-C2E1-4055-9C35-C6D00AE317C3}"/>
     <hyperlink ref="D11" r:id="rId12" xr:uid="{3CB479A5-8929-4E16-8697-9E6E9C08677D}"/>
     <hyperlink ref="D39" r:id="rId13" display="ceo@penz.org.nz" xr:uid="{2AFF9B7A-277A-4606-928B-52802E169925}"/>
     <hyperlink ref="D12" r:id="rId14" xr:uid="{08E2AA26-7BFE-4DC8-9AF2-3744C662B06F}"/>
     <hyperlink ref="D35" r:id="rId15" xr:uid="{56262EFC-42A1-43B1-8DC5-BB920CDCD108}"/>
     <hyperlink ref="D37" r:id="rId16" xr:uid="{6733C501-146D-4081-BA10-B3EB6DF56FBB}"/>
     <hyperlink ref="D17" r:id="rId17" xr:uid="{7433818D-A191-4C5F-BCF3-E3F82E0BD0DC}"/>
     <hyperlink ref="D38" r:id="rId18" xr:uid="{3FBB9A4C-CAD6-4CC3-930E-AE377A8F5285}"/>
     <hyperlink ref="D16" r:id="rId19" xr:uid="{4DB3E29E-84E8-4A15-84D0-6CCCCE6D1D03}"/>
     <hyperlink ref="D19" r:id="rId20" display="mailto:pip.tinning@nzate.org.nz" xr:uid="{2B75F213-2486-47EE-ABED-232BDA565D08}"/>
     <hyperlink ref="D22" r:id="rId21" xr:uid="{735EFE82-FA76-46A1-A62E-28B531B18C61}"/>
     <hyperlink ref="D5" r:id="rId22" xr:uid="{754150D1-F8FB-4EB5-9B10-6AE1242AA417}"/>
     <hyperlink ref="D15" r:id="rId23" xr:uid="{37B03BCE-8F18-46E8-BF0E-8D61B65B9F9C}"/>
     <hyperlink ref="D9" r:id="rId24" xr:uid="{1B5A4417-258A-4AED-8081-2C6159265BF8}"/>
     <hyperlink ref="D34" r:id="rId25" display="president@nzla.org.nz" xr:uid="{228C537B-A7D5-42EF-A62E-A470DBB16C36}"/>
     <hyperlink ref="D2" r:id="rId26" xr:uid="{E61161C4-391A-4D21-B086-B2F2EF9A60BB}"/>
     <hyperlink ref="D43" r:id="rId27" display="support@tenz.org.nz; " xr:uid="{0BF016B9-15A0-44B6-9539-E69E5C66C59B}"/>
     <hyperlink ref="D45" r:id="rId28" xr:uid="{36EA99AE-442B-462F-B398-4EEB688686A7}"/>
     <hyperlink ref="D4" r:id="rId29" xr:uid="{EDB3E1DA-AFFC-4938-AB21-40E79A67104B}"/>
     <hyperlink ref="D3" r:id="rId30" xr:uid="{FAEC2221-E592-4BA3-93B2-672BD1EBFDF0}"/>
     <hyperlink ref="D8" r:id="rId31" xr:uid="{5488A157-C75A-4C54-8E5C-B176E69550CA}"/>
@@ -2900,56 +2900,66 @@
     <hyperlink ref="D45" r:id="rId25" xr:uid="{60C357F1-4216-44EF-B1C8-100F463478A8}"/>
     <hyperlink ref="D47" r:id="rId26" xr:uid="{C1D1C955-3FF4-4C3C-A6E1-79B9DE1CA968}"/>
     <hyperlink ref="D51" r:id="rId27" xr:uid="{2B4ED706-A0E8-41C3-B27F-9E2FAA35B191}"/>
     <hyperlink ref="D52" r:id="rId28" xr:uid="{3CCA60D3-25AA-4466-A3E6-A28DF511E146}"/>
     <hyperlink ref="D54" r:id="rId29" xr:uid="{5BE67D39-C86C-41AD-8A5B-395D0FF2E603}"/>
     <hyperlink ref="D55" r:id="rId30" xr:uid="{4BFFADAF-1BE3-404D-BB9B-94C3D0233012}"/>
     <hyperlink ref="D48" r:id="rId31" xr:uid="{A6D0FE74-9502-4964-BF17-DEE26B0489CC}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="6157e73e-dbee-4017-8909-237d08381653" xsi:nil="true"/>
+    <SharedWithUsers xmlns="6157e73e-dbee-4017-8909-237d08381653">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2c9e66ba-f116-48d8-a6ca-05d0a2378e4c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <RunDateandTime xmlns="2c9e66ba-f116-48d8-a6ca-05d0a2378e4c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100513178381C67CA4BAAA8292D8BCAA6CC" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1c901064b8790b9bc46c278ea332b29b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2c9e66ba-f116-48d8-a6ca-05d0a2378e4c" xmlns:ns3="6157e73e-dbee-4017-8909-237d08381653" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4f5b2f4f9a9f5a97a3994965527be055" ns2:_="" ns3:_="">
     <xsd:import namespace="2c9e66ba-f116-48d8-a6ca-05d0a2378e4c"/>
     <xsd:import namespace="6157e73e-dbee-4017-8909-237d08381653"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -3170,102 +3180,92 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...14 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFC3C4B6-79AA-447F-8540-B201EDD245A5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7090458B-A961-4C28-9F1A-17FE97A1B0D7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6157e73e-dbee-4017-8909-237d08381653"/>
+    <ds:schemaRef ds:uri="2c9e66ba-f116-48d8-a6ca-05d0a2378e4c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D926EF11-98B2-4679-A383-5D680E6FCEA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2c9e66ba-f116-48d8-a6ca-05d0a2378e4c"/>
     <ds:schemaRef ds:uri="6157e73e-dbee-4017-8909-237d08381653"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7090458B-A961-4C28-9F1A-17FE97A1B0D7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFC3C4B6-79AA-447F-8540-B201EDD245A5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="2c9e66ba-f116-48d8-a6ca-05d0a2378e4c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Contacts</vt:lpstr>
       <vt:lpstr>Websites</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>